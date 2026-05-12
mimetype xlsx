--- v0 (2026-03-13)
+++ v1 (2026-05-12)
@@ -476,55 +476,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O63"/>
+  <dimension ref="A1:O64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="M3" sqref="M3:N63"/>
+      <selection pane="bottomLeft" activeCell="M3" sqref="M3:N64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1091,137 +1091,137 @@
       </c>
       <c r="I13" s="3">
         <v>14.88</v>
       </c>
       <c r="J13" s="3">
         <v>160.16999999999999</v>
       </c>
       <c r="K13" s="3">
         <v>149.97999999999999</v>
       </c>
       <c r="L13" s="3">
         <v>1614.36999999999989</v>
       </c>
       <c r="M13" s="4">
         <v>3599.67999999999984</v>
       </c>
       <c r="N13" s="4">
         <v>5811222.0</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B14" s="2">
-        <v>515</v>
+        <v>602</v>
       </c>
       <c r="C14" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" s="2">
         <v>1</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G14" s="3">
-        <v>72.90000000000001</v>
+        <v>146.5</v>
       </c>
       <c r="H14" s="3">
-        <v>784.69000000000005</v>
+        <v>1576.91000000000008</v>
       </c>
       <c r="I14" s="3">
-        <v>8.24</v>
+        <v>16.27</v>
       </c>
       <c r="J14" s="3">
-        <v>88.69</v>
+        <v>175.13</v>
       </c>
       <c r="K14" s="3">
-        <v>81.14</v>
+        <v>162.77000000000001</v>
       </c>
       <c r="L14" s="3">
-        <v>873.38</v>
+        <v>1752.039999999999964</v>
       </c>
       <c r="M14" s="4">
-        <v>3099.71000000000004</v>
+        <v>3500.050000000000182</v>
       </c>
       <c r="N14" s="4">
-        <v>2707222.0</v>
+        <v>6132222.0</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2">
         <v>5</v>
       </c>
       <c r="B15" s="2">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C15" s="2">
         <v>1</v>
       </c>
       <c r="D15" s="2">
         <v>1</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3">
-        <v>68.94</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="H15" s="3">
-        <v>742.059999999999945</v>
+        <v>784.69000000000005</v>
       </c>
       <c r="I15" s="3">
         <v>8.24</v>
       </c>
       <c r="J15" s="3">
         <v>88.69</v>
       </c>
       <c r="K15" s="3">
-        <v>77.18000000000001</v>
+        <v>81.14</v>
       </c>
       <c r="L15" s="3">
-        <v>830.75999999999999</v>
+        <v>873.38</v>
       </c>
       <c r="M15" s="4">
-        <v>2674.92999999999984</v>
+        <v>3099.71000000000004</v>
       </c>
       <c r="N15" s="4">
-        <v>2222222.0</v>
+        <v>2707222.0</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="2">
         <v>5</v>
       </c>
       <c r="B16" s="2">
         <v>513</v>
       </c>
       <c r="C16" s="2">
         <v>1</v>
       </c>
       <c r="D16" s="2">
         <v>1</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3">
@@ -1235,1591 +1235,1591 @@
       </c>
       <c r="J16" s="3">
         <v>87.51000000000001</v>
       </c>
       <c r="K16" s="3">
         <v>92.55</v>
       </c>
       <c r="L16" s="3">
         <v>996.20000000000005</v>
       </c>
       <c r="M16" s="4">
         <v>2799.86000000000013</v>
       </c>
       <c r="N16" s="4">
         <v>2789222.0</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2">
         <v>5</v>
       </c>
       <c r="B17" s="2">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C17" s="2">
         <v>1</v>
       </c>
       <c r="D17" s="2">
         <v>1</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3">
-        <v>68.56999999999999</v>
+        <v>68.98</v>
       </c>
       <c r="H17" s="3">
-        <v>738.080000000000041</v>
+        <v>742.49000000000001</v>
       </c>
       <c r="I17" s="3">
-        <v>5.63</v>
+        <v>5.74</v>
       </c>
       <c r="J17" s="3">
-        <v>60.6</v>
+        <v>61.78</v>
       </c>
       <c r="K17" s="3">
-        <v>74.2</v>
+        <v>74.72</v>
       </c>
       <c r="L17" s="3">
-        <v>798.67999999999995</v>
+        <v>804.27999999999997</v>
       </c>
       <c r="M17" s="4">
-        <v>2699.73000000000002</v>
+        <v>2699.57999999999993</v>
       </c>
       <c r="N17" s="4">
-        <v>2156222.0</v>
+        <v>2171222.0</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="2">
         <v>5</v>
       </c>
       <c r="B18" s="2">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C18" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D18" s="2">
         <v>1</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3">
-        <v>68.98</v>
+        <v>109.12</v>
       </c>
       <c r="H18" s="3">
-        <v>742.49000000000001</v>
+        <v>1174.55999999999995</v>
       </c>
       <c r="I18" s="3">
-        <v>5.74</v>
+        <v>7.81</v>
       </c>
       <c r="J18" s="3">
-        <v>61.78</v>
+        <v>84.069999999999993</v>
       </c>
       <c r="K18" s="3">
-        <v>74.72</v>
+        <v>116.93000000000001</v>
       </c>
       <c r="L18" s="3">
-        <v>804.27999999999997</v>
+        <v>1258.61999999999989</v>
       </c>
       <c r="M18" s="4">
-        <v>2699.57999999999993</v>
+        <v>3500.039999999999964</v>
       </c>
       <c r="N18" s="4">
-        <v>2171222.0</v>
+        <v>4405222.0</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2">
         <v>5</v>
       </c>
       <c r="B19" s="2">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="C19" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D19" s="2">
         <v>1</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3">
-        <v>109.12</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H19" s="3">
-        <v>1174.55999999999995</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I19" s="3">
-        <v>7.81</v>
+        <v>6.57</v>
       </c>
       <c r="J19" s="3">
-        <v>84.069999999999993</v>
+        <v>70.72</v>
       </c>
       <c r="K19" s="3">
-        <v>116.93000000000001</v>
+        <v>76.17</v>
       </c>
       <c r="L19" s="3">
-        <v>1258.61999999999989</v>
+        <v>819.88999999999999</v>
       </c>
       <c r="M19" s="4">
-        <v>3500.039999999999964</v>
+        <v>2699.40999999999985</v>
       </c>
       <c r="N19" s="4">
-        <v>4405222.0</v>
+        <v>2213222.0</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="2">
         <v>5</v>
       </c>
       <c r="B20" s="2">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C20" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3">
-        <v>69.59999999999999</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H20" s="3">
-        <v>749.16999999999996</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I20" s="3">
-        <v>6.57</v>
+        <v>19.030000000000001</v>
       </c>
       <c r="J20" s="3">
-        <v>70.72</v>
+        <v>204.84</v>
       </c>
       <c r="K20" s="3">
-        <v>76.17</v>
+        <v>151.84999999999999</v>
       </c>
       <c r="L20" s="3">
-        <v>819.88999999999999</v>
+        <v>1634.5</v>
       </c>
       <c r="M20" s="4">
-        <v>2699.40999999999985</v>
+        <v>3399.94999999999982</v>
       </c>
       <c r="N20" s="4">
-        <v>2213222.0</v>
+        <v>5557222.0</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2">
         <v>5</v>
       </c>
       <c r="B21" s="2">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C21" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D21" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3">
-        <v>132.81999999999999</v>
+        <v>70.63</v>
       </c>
       <c r="H21" s="3">
-        <v>1429.66000000000008</v>
+        <v>760.25</v>
       </c>
       <c r="I21" s="3">
-        <v>19.030000000000001</v>
+        <v>6.81</v>
       </c>
       <c r="J21" s="3">
-        <v>204.84</v>
+        <v>73.3</v>
       </c>
       <c r="K21" s="3">
-        <v>151.84999999999999</v>
+        <v>77.44</v>
       </c>
       <c r="L21" s="3">
-        <v>1634.5</v>
+        <v>833.55999999999995</v>
       </c>
       <c r="M21" s="4">
-        <v>3399.94999999999982</v>
+        <v>2699.5300000000002</v>
       </c>
       <c r="N21" s="4">
-        <v>5557222.0</v>
+        <v>2250222.0</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B22" s="2">
-        <v>507</v>
+        <v>414</v>
       </c>
       <c r="C22" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D22" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3">
-        <v>70.63</v>
+        <v>152.13999999999999</v>
       </c>
       <c r="H22" s="3">
-        <v>760.25</v>
+        <v>1637.61999999999989</v>
       </c>
       <c r="I22" s="3">
-        <v>6.81</v>
+        <v>36.039999999999999</v>
       </c>
       <c r="J22" s="3">
-        <v>73.3</v>
+        <v>387.93000000000001</v>
       </c>
       <c r="K22" s="3">
-        <v>77.44</v>
+        <v>188.18000000000001</v>
       </c>
       <c r="L22" s="3">
-        <v>833.55999999999995</v>
+        <v>2025.54999999999995</v>
       </c>
       <c r="M22" s="4">
-        <v>2699.5300000000002</v>
+        <v>3599.63000000000011</v>
       </c>
       <c r="N22" s="4">
-        <v>2250222.0</v>
+        <v>7291222.0</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2">
         <v>4</v>
       </c>
       <c r="B23" s="2">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C23" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D23" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3">
-        <v>152.13999999999999</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H23" s="3">
-        <v>1637.61999999999989</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I23" s="3">
-        <v>36.039999999999999</v>
+        <v>7.37</v>
       </c>
       <c r="J23" s="3">
-        <v>387.93000000000001</v>
+        <v>79.33</v>
       </c>
       <c r="K23" s="3">
-        <v>188.18000000000001</v>
+        <v>76.97</v>
       </c>
       <c r="L23" s="3">
-        <v>2025.54999999999995</v>
+        <v>828.5</v>
       </c>
       <c r="M23" s="4">
-        <v>3599.63000000000011</v>
+        <v>2649.63000000000011</v>
       </c>
       <c r="N23" s="4">
-        <v>7291222.0</v>
+        <v>2195222.0</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="2">
         <v>4</v>
       </c>
       <c r="B24" s="2">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C24" s="2">
         <v>1</v>
       </c>
       <c r="D24" s="2">
         <v>1</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3">
-        <v>69.59999999999999</v>
+        <v>70.63</v>
       </c>
       <c r="H24" s="3">
-        <v>749.16999999999996</v>
+        <v>760.25</v>
       </c>
       <c r="I24" s="3">
-        <v>7.37</v>
+        <v>6.65</v>
       </c>
       <c r="J24" s="3">
-        <v>79.33</v>
+        <v>71.58</v>
       </c>
       <c r="K24" s="3">
-        <v>76.97</v>
+        <v>77.28</v>
       </c>
       <c r="L24" s="3">
-        <v>828.5</v>
+        <v>831.83000000000004</v>
       </c>
       <c r="M24" s="4">
-        <v>2649.63000000000011</v>
+        <v>2649.84999999999991</v>
       </c>
       <c r="N24" s="4">
-        <v>2195222.0</v>
+        <v>2204222.0</v>
       </c>
       <c r="O24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2">
         <v>4</v>
       </c>
       <c r="B25" s="2">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C25" s="2">
         <v>1</v>
       </c>
       <c r="D25" s="2">
         <v>1</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3">
-        <v>70.63</v>
+        <v>73.019999999999996</v>
       </c>
       <c r="H25" s="3">
-        <v>760.25</v>
+        <v>785.98000000000002</v>
       </c>
       <c r="I25" s="3">
-        <v>6.65</v>
+        <v>8.58</v>
       </c>
       <c r="J25" s="3">
-        <v>71.58</v>
+        <v>92.34999999999999</v>
       </c>
       <c r="K25" s="3">
-        <v>77.28</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="L25" s="3">
-        <v>831.83000000000004</v>
+        <v>878.34000000000003</v>
       </c>
       <c r="M25" s="4">
-        <v>2649.84999999999991</v>
+        <v>3000.23000000000002</v>
       </c>
       <c r="N25" s="4">
-        <v>2204222.0</v>
+        <v>2635222.0</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="2">
         <v>4</v>
       </c>
       <c r="B26" s="2">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="C26" s="2">
         <v>1</v>
       </c>
       <c r="D26" s="2">
         <v>1</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3">
-        <v>73.019999999999996</v>
+        <v>68.56999999999999</v>
       </c>
       <c r="H26" s="3">
-        <v>785.98000000000002</v>
+        <v>738.080000000000041</v>
       </c>
       <c r="I26" s="3">
-        <v>8.58</v>
+        <v>11.24</v>
       </c>
       <c r="J26" s="3">
-        <v>92.34999999999999</v>
+        <v>120.98999999999999</v>
       </c>
       <c r="K26" s="3">
-        <v>81.59999999999999</v>
+        <v>79.81</v>
       </c>
       <c r="L26" s="3">
-        <v>878.34000000000003</v>
+        <v>859.07000000000005</v>
       </c>
       <c r="M26" s="4">
-        <v>3000.23000000000002</v>
+        <v>2649.63999999999987</v>
       </c>
       <c r="N26" s="4">
-        <v>2635222.0</v>
+        <v>2276222.0</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2">
         <v>4</v>
       </c>
       <c r="B27" s="2">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C27" s="2">
         <v>1</v>
       </c>
       <c r="D27" s="2">
         <v>1</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3">
-        <v>68.56999999999999</v>
+        <v>68.98</v>
       </c>
       <c r="H27" s="3">
-        <v>738.080000000000041</v>
+        <v>742.49000000000001</v>
       </c>
       <c r="I27" s="3">
-        <v>11.24</v>
+        <v>8.11</v>
       </c>
       <c r="J27" s="3">
-        <v>120.98999999999999</v>
+        <v>87.3</v>
       </c>
       <c r="K27" s="3">
-        <v>79.81</v>
+        <v>77.090000000000003</v>
       </c>
       <c r="L27" s="3">
-        <v>859.07000000000005</v>
+        <v>829.78999999999996</v>
       </c>
       <c r="M27" s="4">
-        <v>2649.63999999999987</v>
+        <v>2649.13000000000011</v>
       </c>
       <c r="N27" s="4">
-        <v>2276222.0</v>
+        <v>2198222.0</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="2">
         <v>4</v>
       </c>
       <c r="B28" s="2">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C28" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D28" s="2">
         <v>1</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3">
-        <v>68.98</v>
+        <v>109.12</v>
       </c>
       <c r="H28" s="3">
-        <v>742.49000000000001</v>
+        <v>1174.55999999999995</v>
       </c>
       <c r="I28" s="3">
-        <v>8.11</v>
+        <v>7.34</v>
       </c>
       <c r="J28" s="3">
-        <v>87.3</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K28" s="3">
-        <v>77.090000000000003</v>
+        <v>116.45999999999999</v>
       </c>
       <c r="L28" s="3">
-        <v>829.78999999999996</v>
+        <v>1253.56999999999994</v>
       </c>
       <c r="M28" s="4">
-        <v>2649.13000000000011</v>
+        <v>3400.070000000000164</v>
       </c>
       <c r="N28" s="4">
-        <v>2198222.0</v>
+        <v>4262222.0</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B29" s="2">
-        <v>404</v>
+        <v>317</v>
       </c>
       <c r="C29" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29" s="2">
         <v>1</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3">
-        <v>109.12</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="H29" s="3">
-        <v>1174.55999999999995</v>
+        <v>784.69000000000005</v>
       </c>
       <c r="I29" s="3">
-        <v>7.34</v>
+        <v>8.23</v>
       </c>
       <c r="J29" s="3">
-        <v>79.010000000000005</v>
+        <v>88.59</v>
       </c>
       <c r="K29" s="3">
-        <v>116.45999999999999</v>
+        <v>81.13</v>
       </c>
       <c r="L29" s="3">
-        <v>1253.56999999999994</v>
+        <v>873.27999999999997</v>
       </c>
       <c r="M29" s="4">
-        <v>3400.070000000000164</v>
+        <v>2899.67000000000007</v>
       </c>
       <c r="N29" s="4">
-        <v>4262222.0</v>
+        <v>2532222.0</v>
       </c>
       <c r="O29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B30" s="2">
-        <v>405</v>
+        <v>316</v>
       </c>
       <c r="C30" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30" s="2">
         <v>1</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3">
-        <v>120.89</v>
+        <v>70.33</v>
       </c>
       <c r="H30" s="3">
-        <v>1301.25</v>
+        <v>757.029999999999973</v>
       </c>
       <c r="I30" s="3">
-        <v>22.35</v>
+        <v>8.23</v>
       </c>
       <c r="J30" s="3">
-        <v>240.56999999999999</v>
+        <v>88.59</v>
       </c>
       <c r="K30" s="3">
-        <v>143.24000000000001</v>
+        <v>78.56</v>
       </c>
       <c r="L30" s="3">
-        <v>1541.81999999999994</v>
+        <v>845.61000000000001</v>
       </c>
       <c r="M30" s="4">
-        <v>3400.019999999999982</v>
+        <v>2574.73999999999978</v>
       </c>
       <c r="N30" s="4">
-        <v>5242222.0</v>
+        <v>2177222.0</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2">
         <v>3</v>
       </c>
       <c r="B31" s="2">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C31" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D31" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3">
-        <v>72.90000000000001</v>
+        <v>152.13999999999999</v>
       </c>
       <c r="H31" s="3">
-        <v>784.69000000000005</v>
+        <v>1637.61999999999989</v>
       </c>
       <c r="I31" s="3">
-        <v>8.23</v>
+        <v>8.64</v>
       </c>
       <c r="J31" s="3">
-        <v>88.59</v>
+        <v>93.0</v>
       </c>
       <c r="K31" s="3">
-        <v>81.13</v>
+        <v>160.78</v>
       </c>
       <c r="L31" s="3">
-        <v>873.27999999999997</v>
+        <v>1730.61999999999989</v>
       </c>
       <c r="M31" s="4">
-        <v>2899.67000000000007</v>
+        <v>3349.78999999999996</v>
       </c>
       <c r="N31" s="4">
-        <v>2532222.0</v>
+        <v>5797222.0</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B32" s="2">
-        <v>316</v>
+        <v>402</v>
       </c>
       <c r="C32" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D32" s="2">
         <v>1</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3">
-        <v>70.33</v>
+        <v>111.019999999999996</v>
       </c>
       <c r="H32" s="3">
-        <v>757.029999999999973</v>
+        <v>1195.0099999999999909</v>
       </c>
       <c r="I32" s="3">
-        <v>8.23</v>
+        <v>7.28</v>
       </c>
       <c r="J32" s="3">
-        <v>88.59</v>
+        <v>78.36</v>
       </c>
       <c r="K32" s="3">
-        <v>78.56</v>
+        <v>118.3</v>
       </c>
       <c r="L32" s="3">
-        <v>845.61000000000001</v>
+        <v>1273.36999999999989</v>
       </c>
       <c r="M32" s="4">
-        <v>2574.73999999999978</v>
+        <v>3399.80999999999995</v>
       </c>
       <c r="N32" s="4">
-        <v>2177222.0</v>
+        <v>4329222.0</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2">
         <v>3</v>
       </c>
       <c r="B33" s="2">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C33" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3">
-        <v>152.13999999999999</v>
+        <v>109.12</v>
       </c>
       <c r="H33" s="3">
-        <v>1637.61999999999989</v>
+        <v>1174.55999999999995</v>
       </c>
       <c r="I33" s="3">
-        <v>8.64</v>
+        <v>7.81</v>
       </c>
       <c r="J33" s="3">
-        <v>93.0</v>
+        <v>84.069999999999993</v>
       </c>
       <c r="K33" s="3">
-        <v>160.78</v>
+        <v>116.93000000000001</v>
       </c>
       <c r="L33" s="3">
-        <v>1730.61999999999989</v>
+        <v>1258.61999999999989</v>
       </c>
       <c r="M33" s="4">
-        <v>3349.78999999999996</v>
+        <v>3349.88000000000011</v>
       </c>
       <c r="N33" s="4">
-        <v>5797222.0</v>
+        <v>4216222.0</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B34" s="2">
-        <v>402</v>
+        <v>217</v>
       </c>
       <c r="C34" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D34" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3">
-        <v>111.019999999999996</v>
+        <v>152.13999999999999</v>
       </c>
       <c r="H34" s="3">
-        <v>1195.0099999999999909</v>
+        <v>1637.61999999999989</v>
       </c>
       <c r="I34" s="3">
-        <v>7.28</v>
+        <v>36.020000000000003</v>
       </c>
       <c r="J34" s="3">
-        <v>78.36</v>
+        <v>387.72000000000003</v>
       </c>
       <c r="K34" s="3">
-        <v>118.3</v>
+        <v>188.16</v>
       </c>
       <c r="L34" s="3">
-        <v>1273.36999999999989</v>
+        <v>2025.33999999999992</v>
       </c>
       <c r="M34" s="4">
-        <v>3399.80999999999995</v>
+        <v>3499.76999999999998</v>
       </c>
       <c r="N34" s="4">
-        <v>4329222.0</v>
+        <v>7088222.0</v>
       </c>
       <c r="O34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2">
         <v>3</v>
       </c>
       <c r="B35" s="2">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C35" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D35" s="2">
         <v>1</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3">
-        <v>109.12</v>
+        <v>70.63</v>
       </c>
       <c r="H35" s="3">
-        <v>1174.55999999999995</v>
+        <v>760.25</v>
       </c>
       <c r="I35" s="3">
-        <v>7.81</v>
+        <v>6.8</v>
       </c>
       <c r="J35" s="3">
-        <v>84.069999999999993</v>
+        <v>73.19</v>
       </c>
       <c r="K35" s="3">
-        <v>116.93000000000001</v>
+        <v>77.43000000000001</v>
       </c>
       <c r="L35" s="3">
-        <v>1258.61999999999989</v>
+        <v>833.45000000000005</v>
       </c>
       <c r="M35" s="4">
-        <v>3349.88000000000011</v>
+        <v>2599.099999999999909</v>
       </c>
       <c r="N35" s="4">
-        <v>4216222.0</v>
+        <v>2166222.0</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B36" s="2">
-        <v>217</v>
+        <v>306</v>
       </c>
       <c r="C36" s="2">
         <v>3</v>
       </c>
       <c r="D36" s="2">
         <v>2</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3">
-        <v>152.13999999999999</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H36" s="3">
-        <v>1637.61999999999989</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I36" s="3">
-        <v>36.020000000000003</v>
+        <v>19.030000000000001</v>
       </c>
       <c r="J36" s="3">
-        <v>387.72000000000003</v>
+        <v>204.84</v>
       </c>
       <c r="K36" s="3">
-        <v>188.16</v>
+        <v>151.84999999999999</v>
       </c>
       <c r="L36" s="3">
-        <v>2025.33999999999992</v>
+        <v>1634.5</v>
       </c>
       <c r="M36" s="4">
-        <v>3499.76999999999998</v>
+        <v>3299.61999999999989</v>
       </c>
       <c r="N36" s="4">
-        <v>7088222.0</v>
+        <v>5393222.0</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2">
         <v>3</v>
       </c>
       <c r="B37" s="2">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="C37" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D37" s="2">
         <v>1</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3">
-        <v>70.63</v>
+        <v>118.88</v>
       </c>
       <c r="H37" s="3">
-        <v>760.25</v>
+        <v>1279.6099999999999</v>
       </c>
       <c r="I37" s="3">
-        <v>6.8</v>
+        <v>21.56</v>
       </c>
       <c r="J37" s="3">
-        <v>73.19</v>
+        <v>232.069999999999993</v>
       </c>
       <c r="K37" s="3">
-        <v>77.43000000000001</v>
+        <v>140.44</v>
       </c>
       <c r="L37" s="3">
-        <v>833.45000000000005</v>
+        <v>1511.68000000000006</v>
       </c>
       <c r="M37" s="4">
-        <v>2599.099999999999909</v>
+        <v>2699.78999999999996</v>
       </c>
       <c r="N37" s="4">
-        <v>2166222.0</v>
+        <v>4081222.0</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="2">
         <v>3</v>
       </c>
       <c r="B38" s="2">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C38" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3">
-        <v>132.81999999999999</v>
+        <v>110.81</v>
       </c>
       <c r="H38" s="3">
-        <v>1429.66000000000008</v>
+        <v>1192.75</v>
       </c>
       <c r="I38" s="3">
-        <v>19.030000000000001</v>
+        <v>11.33</v>
       </c>
       <c r="J38" s="3">
-        <v>204.84</v>
+        <v>121.95999999999999</v>
       </c>
       <c r="K38" s="3">
-        <v>151.84999999999999</v>
+        <v>122.14</v>
       </c>
       <c r="L38" s="3">
-        <v>1634.5</v>
+        <v>1314.70000000000005</v>
       </c>
       <c r="M38" s="4">
-        <v>3299.61999999999989</v>
+        <v>2600.0</v>
       </c>
       <c r="N38" s="4">
-        <v>5393222.0</v>
+        <v>3418222.0</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2">
         <v>3</v>
       </c>
       <c r="B39" s="2">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C39" s="2">
         <v>2</v>
       </c>
       <c r="D39" s="2">
         <v>1</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3">
-        <v>118.88</v>
+        <v>118.81999999999999</v>
       </c>
       <c r="H39" s="3">
-        <v>1279.6099999999999</v>
+        <v>1278.97000000000003</v>
       </c>
       <c r="I39" s="3">
-        <v>21.56</v>
+        <v>23.11</v>
       </c>
       <c r="J39" s="3">
-        <v>232.069999999999993</v>
+        <v>248.75</v>
       </c>
       <c r="K39" s="3">
-        <v>140.44</v>
+        <v>141.93000000000001</v>
       </c>
       <c r="L39" s="3">
-        <v>1511.68000000000006</v>
+        <v>1527.72000000000003</v>
       </c>
       <c r="M39" s="4">
-        <v>2699.78999999999996</v>
+        <v>2699.59000000000015</v>
       </c>
       <c r="N39" s="4">
-        <v>4081222.0</v>
+        <v>4124222.0</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="2">
         <v>3</v>
       </c>
       <c r="B40" s="2">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C40" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D40" s="2">
         <v>1</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3">
-        <v>110.81</v>
+        <v>72.87</v>
       </c>
       <c r="H40" s="3">
-        <v>1192.75</v>
+        <v>784.37</v>
       </c>
       <c r="I40" s="3">
-        <v>11.33</v>
+        <v>8.33</v>
       </c>
       <c r="J40" s="3">
-        <v>121.95999999999999</v>
+        <v>89.66</v>
       </c>
       <c r="K40" s="3">
-        <v>122.14</v>
+        <v>81.2</v>
       </c>
       <c r="L40" s="3">
-        <v>1314.70000000000005</v>
+        <v>874.029999999999973</v>
       </c>
       <c r="M40" s="4">
-        <v>2600.0</v>
+        <v>2574.53999999999996</v>
       </c>
       <c r="N40" s="4">
-        <v>3418222.0</v>
+        <v>2250222.0</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2">
         <v>3</v>
       </c>
       <c r="B41" s="2">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C41" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D41" s="2">
         <v>1</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3">
-        <v>118.81999999999999</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H41" s="3">
-        <v>1278.97000000000003</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I41" s="3">
-        <v>23.11</v>
+        <v>6.88</v>
       </c>
       <c r="J41" s="3">
-        <v>248.75</v>
+        <v>74.060000000000002</v>
       </c>
       <c r="K41" s="3">
-        <v>141.93000000000001</v>
+        <v>76.48</v>
       </c>
       <c r="L41" s="3">
-        <v>1527.72000000000003</v>
+        <v>823.22000000000003</v>
       </c>
       <c r="M41" s="4">
-        <v>2699.59000000000015</v>
+        <v>2599.82000000000016</v>
       </c>
       <c r="N41" s="4">
-        <v>4124222.0</v>
+        <v>2140222.0</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B42" s="2">
-        <v>315</v>
+        <v>101</v>
       </c>
       <c r="C42" s="2">
         <v>1</v>
       </c>
       <c r="D42" s="2">
         <v>1</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3">
-        <v>72.87</v>
+        <v>65.25</v>
       </c>
       <c r="H42" s="3">
-        <v>784.37</v>
+        <v>702.35000000000002</v>
       </c>
       <c r="I42" s="3">
-        <v>8.33</v>
+        <v>34.25</v>
       </c>
       <c r="J42" s="3">
-        <v>89.66</v>
+        <v>368.56</v>
       </c>
       <c r="K42" s="3">
-        <v>81.2</v>
+        <v>99.48999999999999</v>
       </c>
       <c r="L42" s="3">
-        <v>874.029999999999973</v>
+        <v>1070.90000000000009</v>
       </c>
       <c r="M42" s="4">
-        <v>2574.53999999999996</v>
+        <v>3199.38999999999987</v>
       </c>
       <c r="N42" s="4">
-        <v>2250222.0</v>
+        <v>3426222.0</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B43" s="2">
-        <v>310</v>
+        <v>111</v>
       </c>
       <c r="C43" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D43" s="2">
         <v>1</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3">
-        <v>69.59999999999999</v>
+        <v>118.88</v>
       </c>
       <c r="H43" s="3">
-        <v>749.16999999999996</v>
+        <v>1279.6099999999999</v>
       </c>
       <c r="I43" s="3">
-        <v>6.88</v>
+        <v>68.79000000000001</v>
       </c>
       <c r="J43" s="3">
-        <v>74.060000000000002</v>
+        <v>740.45000000000005</v>
       </c>
       <c r="K43" s="3">
-        <v>76.48</v>
+        <v>187.66999999999999</v>
       </c>
       <c r="L43" s="3">
-        <v>823.22000000000003</v>
+        <v>2020.059999999999945</v>
       </c>
       <c r="M43" s="4">
-        <v>2599.82000000000016</v>
+        <v>2600.0300000000002</v>
       </c>
       <c r="N43" s="4">
-        <v>2140222.0</v>
+        <v>5252222.0</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="2">
         <v>1</v>
       </c>
       <c r="B44" s="2">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C44" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D44" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3">
-        <v>65.25</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H44" s="3">
-        <v>702.35000000000002</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I44" s="3">
-        <v>34.25</v>
+        <v>53.28</v>
       </c>
       <c r="J44" s="3">
-        <v>368.56</v>
+        <v>573.5</v>
       </c>
       <c r="K44" s="3">
-        <v>99.48999999999999</v>
+        <v>186.099999999999994</v>
       </c>
       <c r="L44" s="3">
-        <v>1070.90000000000009</v>
+        <v>2003.16000000000008</v>
       </c>
       <c r="M44" s="4">
-        <v>3199.38999999999987</v>
+        <v>3500.079999999999927</v>
       </c>
       <c r="N44" s="4">
-        <v>3426222.0</v>
+        <v>7011222.0</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2">
         <v>1</v>
       </c>
       <c r="B45" s="2">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C45" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" s="2">
         <v>1</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3">
-        <v>118.88</v>
+        <v>72.87</v>
       </c>
       <c r="H45" s="3">
-        <v>1279.6099999999999</v>
+        <v>784.37</v>
       </c>
       <c r="I45" s="3">
-        <v>68.79000000000001</v>
+        <v>34.84</v>
       </c>
       <c r="J45" s="3">
-        <v>740.45000000000005</v>
+        <v>375.0099999999999909</v>
       </c>
       <c r="K45" s="3">
-        <v>187.66999999999999</v>
+        <v>107.70999999999999</v>
       </c>
       <c r="L45" s="3">
-        <v>2020.059999999999945</v>
+        <v>1159.38000000000011</v>
       </c>
       <c r="M45" s="4">
-        <v>2600.0300000000002</v>
+        <v>2474.78999999999996</v>
       </c>
       <c r="N45" s="4">
-        <v>5252222.0</v>
+        <v>2869222.0</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B46" s="2">
-        <v>108</v>
+        <v>204</v>
       </c>
       <c r="C46" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3">
-        <v>132.81999999999999</v>
+        <v>109.59</v>
       </c>
       <c r="H46" s="3">
-        <v>1429.66000000000008</v>
+        <v>1179.61999999999989</v>
       </c>
       <c r="I46" s="3">
-        <v>53.28</v>
+        <v>7.1</v>
       </c>
       <c r="J46" s="3">
-        <v>573.5</v>
+        <v>76.42</v>
       </c>
       <c r="K46" s="3">
-        <v>186.099999999999994</v>
+        <v>116.69</v>
       </c>
       <c r="L46" s="3">
-        <v>2003.16000000000008</v>
+        <v>1256.039999999999964</v>
       </c>
       <c r="M46" s="4">
-        <v>3500.079999999999927</v>
+        <v>3299.42999999999984</v>
       </c>
       <c r="N46" s="4">
-        <v>7011222.0</v>
+        <v>4144222.0</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2">
         <v>1</v>
       </c>
       <c r="B47" s="2">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C47" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D47" s="2">
         <v>1</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3">
-        <v>72.87</v>
+        <v>110.81</v>
       </c>
       <c r="H47" s="3">
-        <v>784.37</v>
+        <v>1192.75</v>
       </c>
       <c r="I47" s="3">
-        <v>34.84</v>
+        <v>35.2</v>
       </c>
       <c r="J47" s="3">
-        <v>375.0099999999999909</v>
+        <v>378.88999999999999</v>
       </c>
       <c r="K47" s="3">
-        <v>107.70999999999999</v>
+        <v>146.0099999999999909</v>
       </c>
       <c r="L47" s="3">
-        <v>1159.38000000000011</v>
+        <v>1571.6400000000001</v>
       </c>
       <c r="M47" s="4">
-        <v>2474.78999999999996</v>
+        <v>2500.079999999999927</v>
       </c>
       <c r="N47" s="4">
-        <v>2869222.0</v>
+        <v>3929222.0</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="2">
         <v>1</v>
       </c>
       <c r="B48" s="2">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C48" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D48" s="2">
         <v>1</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3">
-        <v>110.81</v>
+        <v>69.31999999999999</v>
       </c>
       <c r="H48" s="3">
-        <v>1192.75</v>
+        <v>746.14999999999998</v>
       </c>
       <c r="I48" s="3">
-        <v>35.2</v>
+        <v>24.16</v>
       </c>
       <c r="J48" s="3">
-        <v>378.88999999999999</v>
+        <v>260.060000000000002</v>
       </c>
       <c r="K48" s="3">
-        <v>146.0099999999999909</v>
+        <v>93.48</v>
       </c>
       <c r="L48" s="3">
-        <v>1571.6400000000001</v>
+        <v>1006.21000000000004</v>
       </c>
       <c r="M48" s="4">
-        <v>2500.079999999999927</v>
+        <v>2499.69999999999982</v>
       </c>
       <c r="N48" s="4">
-        <v>3929222.0</v>
+        <v>2515222.0</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2">
         <v>1</v>
       </c>
       <c r="B49" s="2">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C49" s="2">
         <v>1</v>
       </c>
       <c r="D49" s="2">
         <v>1</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G49" s="3">
-        <v>69.31999999999999</v>
+        <v>79.45999999999999</v>
       </c>
       <c r="H49" s="3">
-        <v>746.14999999999998</v>
+        <v>855.29999999999995</v>
       </c>
       <c r="I49" s="3">
-        <v>24.16</v>
+        <v>21.21</v>
       </c>
       <c r="J49" s="3">
-        <v>260.060000000000002</v>
+        <v>228.30000000000001</v>
       </c>
       <c r="K49" s="3">
-        <v>93.48</v>
+        <v>100.67</v>
       </c>
       <c r="L49" s="3">
-        <v>1006.21000000000004</v>
+        <v>1083.59999999999991</v>
       </c>
       <c r="M49" s="4">
-        <v>2499.69999999999982</v>
+        <v>3199.7199999999998</v>
       </c>
       <c r="N49" s="4">
-        <v>2515222.0</v>
+        <v>3467222.0</v>
       </c>
       <c r="O49" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="2">
         <v>1</v>
       </c>
       <c r="B50" s="2">
         <v>112</v>
       </c>
       <c r="C50" s="2">
         <v>2</v>
       </c>
       <c r="D50" s="2">
         <v>1</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3">
@@ -2833,653 +2833,700 @@
       </c>
       <c r="J50" s="3">
         <v>944.75</v>
       </c>
       <c r="K50" s="3">
         <v>206.59</v>
       </c>
       <c r="L50" s="3">
         <v>2223.7199999999998</v>
       </c>
       <c r="M50" s="4">
         <v>2599.80000000000018</v>
       </c>
       <c r="N50" s="4">
         <v>5781222.0</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2">
         <v>1</v>
       </c>
       <c r="B51" s="2">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C51" s="2">
         <v>1</v>
       </c>
       <c r="D51" s="2">
         <v>1</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G51" s="3">
-        <v>73.0</v>
+        <v>77.55</v>
       </c>
       <c r="H51" s="3">
-        <v>785.76999999999998</v>
+        <v>834.74000000000001</v>
       </c>
       <c r="I51" s="3">
-        <v>37.84</v>
+        <v>19.75</v>
       </c>
       <c r="J51" s="3">
-        <v>407.31</v>
+        <v>212.59</v>
       </c>
       <c r="K51" s="3">
-        <v>110.84</v>
+        <v>97.3</v>
       </c>
       <c r="L51" s="3">
-        <v>1193.069999999999936</v>
+        <v>1047.32999999999993</v>
       </c>
       <c r="M51" s="4">
-        <v>3199.5</v>
+        <v>3199.7800000000002</v>
       </c>
       <c r="N51" s="4">
-        <v>3817222.0</v>
+        <v>3351222.0</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B52" s="2">
-        <v>303</v>
+        <v>103</v>
       </c>
       <c r="C52" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D52" s="2">
         <v>1</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3">
-        <v>109.34999999999999</v>
+        <v>73.0</v>
       </c>
       <c r="H52" s="3">
-        <v>1177.029999999999973</v>
+        <v>785.76999999999998</v>
       </c>
       <c r="I52" s="3">
-        <v>7.08</v>
+        <v>37.84</v>
       </c>
       <c r="J52" s="3">
-        <v>76.20999999999999</v>
+        <v>407.31</v>
       </c>
       <c r="K52" s="3">
-        <v>116.43000000000001</v>
+        <v>110.84</v>
       </c>
       <c r="L52" s="3">
-        <v>1253.24000000000001</v>
+        <v>1193.069999999999936</v>
       </c>
       <c r="M52" s="4">
-        <v>3349.88999999999987</v>
+        <v>3199.5</v>
       </c>
       <c r="N52" s="4">
-        <v>4198222.0</v>
+        <v>3817222.0</v>
       </c>
       <c r="O52" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B53" s="2">
-        <v>206</v>
+        <v>303</v>
       </c>
       <c r="C53" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D53" s="2">
         <v>1</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3">
-        <v>70.63</v>
+        <v>109.34999999999999</v>
       </c>
       <c r="H53" s="3">
-        <v>760.25</v>
+        <v>1177.029999999999973</v>
       </c>
       <c r="I53" s="3">
-        <v>6.64</v>
+        <v>7.08</v>
       </c>
       <c r="J53" s="3">
-        <v>71.47</v>
+        <v>76.20999999999999</v>
       </c>
       <c r="K53" s="3">
-        <v>77.27</v>
+        <v>116.43000000000001</v>
       </c>
       <c r="L53" s="3">
-        <v>831.73000000000002</v>
+        <v>1253.24000000000001</v>
       </c>
       <c r="M53" s="4">
-        <v>2549.17000000000007</v>
+        <v>3349.88999999999987</v>
       </c>
       <c r="N53" s="4">
-        <v>2120222.0</v>
+        <v>4198222.0</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="2">
         <v>2</v>
       </c>
       <c r="B54" s="2">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C54" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D54" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3">
-        <v>132.81999999999999</v>
+        <v>70.63</v>
       </c>
       <c r="H54" s="3">
-        <v>1429.66000000000008</v>
+        <v>760.25</v>
       </c>
       <c r="I54" s="3">
-        <v>22.2</v>
+        <v>6.64</v>
       </c>
       <c r="J54" s="3">
-        <v>238.96000000000001</v>
+        <v>71.47</v>
       </c>
       <c r="K54" s="3">
-        <v>155.02000000000001</v>
+        <v>77.27</v>
       </c>
       <c r="L54" s="3">
-        <v>1668.61999999999989</v>
+        <v>831.73000000000002</v>
       </c>
       <c r="M54" s="4">
-        <v>3299.86999999999989</v>
+        <v>2549.17000000000007</v>
       </c>
       <c r="N54" s="4">
-        <v>5506222.0</v>
+        <v>2120222.0</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2">
         <v>2</v>
       </c>
       <c r="B55" s="2">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C55" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D55" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3">
-        <v>118.81999999999999</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H55" s="3">
-        <v>1278.97000000000003</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I55" s="3">
-        <v>29.89</v>
+        <v>22.2</v>
       </c>
       <c r="J55" s="3">
-        <v>321.73000000000002</v>
+        <v>238.96000000000001</v>
       </c>
       <c r="K55" s="3">
-        <v>148.71000000000001</v>
+        <v>155.02000000000001</v>
       </c>
       <c r="L55" s="3">
-        <v>1600.70000000000005</v>
+        <v>1668.61999999999989</v>
       </c>
       <c r="M55" s="4">
-        <v>2649.59999999999991</v>
+        <v>3299.86999999999989</v>
       </c>
       <c r="N55" s="4">
-        <v>4241222.0</v>
+        <v>5506222.0</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="2">
         <v>2</v>
       </c>
       <c r="B56" s="2">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C56" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D56" s="2">
         <v>1</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3">
-        <v>69.59999999999999</v>
+        <v>118.81999999999999</v>
       </c>
       <c r="H56" s="3">
-        <v>749.16999999999996</v>
+        <v>1278.97000000000003</v>
       </c>
       <c r="I56" s="3">
-        <v>7.36</v>
+        <v>29.89</v>
       </c>
       <c r="J56" s="3">
-        <v>79.22</v>
+        <v>321.73000000000002</v>
       </c>
       <c r="K56" s="3">
-        <v>76.95999999999999</v>
+        <v>148.71000000000001</v>
       </c>
       <c r="L56" s="3">
-        <v>828.38999999999999</v>
+        <v>1600.70000000000005</v>
       </c>
       <c r="M56" s="4">
-        <v>2549.78999999999996</v>
+        <v>2649.59999999999991</v>
       </c>
       <c r="N56" s="4">
-        <v>2112222.0</v>
+        <v>4241222.0</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2">
         <v>2</v>
       </c>
       <c r="B57" s="2">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C57" s="2">
         <v>1</v>
       </c>
       <c r="D57" s="2">
         <v>1</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3">
-        <v>68.98</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H57" s="3">
-        <v>742.49000000000001</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I57" s="3">
-        <v>8.12</v>
+        <v>7.36</v>
       </c>
       <c r="J57" s="3">
-        <v>87.40000000000001</v>
+        <v>79.22</v>
       </c>
       <c r="K57" s="3">
-        <v>77.099999999999994</v>
+        <v>76.95999999999999</v>
       </c>
       <c r="L57" s="3">
-        <v>829.89999999999998</v>
+        <v>828.38999999999999</v>
       </c>
       <c r="M57" s="4">
-        <v>2549.9699999999998</v>
+        <v>2549.78999999999996</v>
       </c>
       <c r="N57" s="4">
-        <v>2116222.0</v>
+        <v>2112222.0</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="2">
         <v>2</v>
       </c>
       <c r="B58" s="2">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C58" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D58" s="2">
         <v>1</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3">
-        <v>118.88</v>
+        <v>68.98</v>
       </c>
       <c r="H58" s="3">
-        <v>1279.6099999999999</v>
+        <v>742.49000000000001</v>
       </c>
       <c r="I58" s="3">
-        <v>23.69</v>
+        <v>8.12</v>
       </c>
       <c r="J58" s="3">
-        <v>255.0</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="K58" s="3">
-        <v>142.56999999999999</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="L58" s="3">
-        <v>1534.6099999999999</v>
+        <v>829.89999999999998</v>
       </c>
       <c r="M58" s="4">
-        <v>2649.67999999999984</v>
+        <v>2549.9699999999998</v>
       </c>
       <c r="N58" s="4">
-        <v>4066222.0</v>
+        <v>2116222.0</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2">
         <v>2</v>
       </c>
       <c r="B59" s="2">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C59" s="2">
         <v>2</v>
       </c>
       <c r="D59" s="2">
         <v>1</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3">
-        <v>110.81</v>
+        <v>118.88</v>
       </c>
       <c r="H59" s="3">
-        <v>1192.75</v>
+        <v>1279.6099999999999</v>
       </c>
       <c r="I59" s="3">
-        <v>11.25</v>
+        <v>23.69</v>
       </c>
       <c r="J59" s="3">
-        <v>121.090000000000003</v>
+        <v>255.0</v>
       </c>
       <c r="K59" s="3">
-        <v>122.060000000000002</v>
+        <v>142.56999999999999</v>
       </c>
       <c r="L59" s="3">
-        <v>1313.83999999999992</v>
+        <v>1534.6099999999999</v>
       </c>
       <c r="M59" s="4">
-        <v>2549.94999999999982</v>
+        <v>2649.67999999999984</v>
       </c>
       <c r="N59" s="4">
-        <v>3350222.0</v>
+        <v>4066222.0</v>
       </c>
       <c r="O59" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="2">
         <v>2</v>
       </c>
       <c r="B60" s="2">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C60" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D60" s="2">
         <v>1</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3">
-        <v>68.56999999999999</v>
+        <v>110.81</v>
       </c>
       <c r="H60" s="3">
-        <v>738.080000000000041</v>
+        <v>1192.75</v>
       </c>
       <c r="I60" s="3">
-        <v>11.24</v>
+        <v>11.25</v>
       </c>
       <c r="J60" s="3">
-        <v>120.98999999999999</v>
+        <v>121.090000000000003</v>
       </c>
       <c r="K60" s="3">
-        <v>79.81</v>
+        <v>122.060000000000002</v>
       </c>
       <c r="L60" s="3">
-        <v>859.07000000000005</v>
+        <v>1313.83999999999992</v>
       </c>
       <c r="M60" s="4">
-        <v>2549.5300000000002</v>
+        <v>2549.94999999999982</v>
       </c>
       <c r="N60" s="4">
-        <v>2190222.0</v>
+        <v>3350222.0</v>
       </c>
       <c r="O60" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2">
         <v>2</v>
       </c>
       <c r="B61" s="2">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C61" s="2">
         <v>1</v>
       </c>
       <c r="D61" s="2">
         <v>1</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3">
-        <v>72.88</v>
+        <v>68.56999999999999</v>
       </c>
       <c r="H61" s="3">
-        <v>784.47000000000003</v>
+        <v>738.080000000000041</v>
       </c>
       <c r="I61" s="3">
-        <v>8.49</v>
+        <v>11.24</v>
       </c>
       <c r="J61" s="3">
-        <v>91.39</v>
+        <v>120.98999999999999</v>
       </c>
       <c r="K61" s="3">
-        <v>81.37</v>
+        <v>79.81</v>
       </c>
       <c r="L61" s="3">
-        <v>875.86000000000001</v>
+        <v>859.07000000000005</v>
       </c>
       <c r="M61" s="4">
-        <v>2524.63000000000011</v>
+        <v>2549.5300000000002</v>
       </c>
       <c r="N61" s="4">
-        <v>2211222.0</v>
+        <v>2190222.0</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="2">
         <v>2</v>
       </c>
       <c r="B62" s="2">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C62" s="2">
         <v>1</v>
       </c>
       <c r="D62" s="2">
         <v>1</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3">
-        <v>72.90000000000001</v>
+        <v>72.88</v>
       </c>
       <c r="H62" s="3">
-        <v>784.69000000000005</v>
+        <v>784.47000000000003</v>
       </c>
       <c r="I62" s="3">
-        <v>8.65</v>
+        <v>8.49</v>
       </c>
       <c r="J62" s="3">
-        <v>93.11</v>
+        <v>91.39</v>
       </c>
       <c r="K62" s="3">
-        <v>81.55</v>
+        <v>81.37</v>
       </c>
       <c r="L62" s="3">
-        <v>877.79999999999995</v>
+        <v>875.86000000000001</v>
       </c>
       <c r="M62" s="4">
-        <v>2799.30000000000018</v>
+        <v>2524.63000000000011</v>
       </c>
       <c r="N62" s="4">
-        <v>2457222.0</v>
+        <v>2211222.0</v>
       </c>
       <c r="O62" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2">
         <v>2</v>
       </c>
       <c r="B63" s="2">
+        <v>216</v>
+      </c>
+      <c r="C63" s="2">
+        <v>1</v>
+      </c>
+      <c r="D63" s="2">
+        <v>1</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3">
+        <v>72.90000000000001</v>
+      </c>
+      <c r="H63" s="3">
+        <v>784.69000000000005</v>
+      </c>
+      <c r="I63" s="3">
+        <v>8.65</v>
+      </c>
+      <c r="J63" s="3">
+        <v>93.11</v>
+      </c>
+      <c r="K63" s="3">
+        <v>81.55</v>
+      </c>
+      <c r="L63" s="3">
+        <v>877.79999999999995</v>
+      </c>
+      <c r="M63" s="4">
+        <v>2799.30000000000018</v>
+      </c>
+      <c r="N63" s="4">
+        <v>2457222.0</v>
+      </c>
+      <c r="O63" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" s="2">
+        <v>2</v>
+      </c>
+      <c r="B64" s="2">
         <v>210</v>
       </c>
-      <c r="C63" s="2">
-[...5 lines deleted...]
-      <c r="E63" s="2" t="s">
+      <c r="C64" s="2">
+        <v>1</v>
+      </c>
+      <c r="D64" s="2">
+        <v>1</v>
+      </c>
+      <c r="E64" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="3">
+      <c r="F64" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3">
         <v>69.33</v>
       </c>
-      <c r="H63" s="3">
+      <c r="H64" s="3">
         <v>746.25999999999999</v>
       </c>
-      <c r="I63" s="3">
+      <c r="I64" s="3">
         <v>5.97</v>
       </c>
-      <c r="J63" s="3">
+      <c r="J64" s="3">
         <v>64.26000000000001</v>
       </c>
-      <c r="K63" s="3">
+      <c r="K64" s="3">
         <v>75.3</v>
       </c>
-      <c r="L63" s="3">
+      <c r="L64" s="3">
         <v>810.51999999999998</v>
       </c>
-      <c r="M63" s="4">
+      <c r="M64" s="4">
         <v>2549.25</v>
       </c>
-      <c r="N63" s="4">
+      <c r="N64" s="4">
         <v>2066222.0</v>
       </c>
-      <c r="O63" s="2" t="s">
+      <c r="O64" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="I1:J1"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="M1:M2"/>
     <mergeCell ref="N1:N2"/>
     <mergeCell ref="O1:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>