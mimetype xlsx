--- v1 (2026-05-12)
+++ v2 (2026-09-09)
@@ -476,55 +476,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O64"/>
+  <dimension ref="A1:O67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="M3" sqref="M3:N64"/>
+      <selection pane="bottomLeft" activeCell="M3" sqref="M3:N67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1376,2157 +1376,2298 @@
       </c>
       <c r="J19" s="3">
         <v>70.72</v>
       </c>
       <c r="K19" s="3">
         <v>76.17</v>
       </c>
       <c r="L19" s="3">
         <v>819.88999999999999</v>
       </c>
       <c r="M19" s="4">
         <v>2699.40999999999985</v>
       </c>
       <c r="N19" s="4">
         <v>2213222.0</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="2">
         <v>5</v>
       </c>
       <c r="B20" s="2">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="C20" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D20" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3">
-        <v>132.81999999999999</v>
+        <v>68.13</v>
       </c>
       <c r="H20" s="3">
-        <v>1429.66000000000008</v>
+        <v>733.35000000000002</v>
       </c>
       <c r="I20" s="3">
-        <v>19.030000000000001</v>
+        <v>5.46</v>
       </c>
       <c r="J20" s="3">
-        <v>204.84</v>
+        <v>58.77</v>
       </c>
       <c r="K20" s="3">
-        <v>151.84999999999999</v>
+        <v>73.59</v>
       </c>
       <c r="L20" s="3">
-        <v>1634.5</v>
+        <v>792.12</v>
       </c>
       <c r="M20" s="4">
-        <v>3399.94999999999982</v>
+        <v>2799.099999999999909</v>
       </c>
       <c r="N20" s="4">
-        <v>5557222.0</v>
+        <v>2217222.0</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2">
         <v>5</v>
       </c>
       <c r="B21" s="2">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="C21" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D21" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3">
-        <v>70.63</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H21" s="3">
-        <v>760.25</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I21" s="3">
-        <v>6.81</v>
+        <v>19.030000000000001</v>
       </c>
       <c r="J21" s="3">
-        <v>73.3</v>
+        <v>204.84</v>
       </c>
       <c r="K21" s="3">
-        <v>77.44</v>
+        <v>151.84999999999999</v>
       </c>
       <c r="L21" s="3">
-        <v>833.55999999999995</v>
+        <v>1634.5</v>
       </c>
       <c r="M21" s="4">
-        <v>2699.5300000000002</v>
+        <v>3399.94999999999982</v>
       </c>
       <c r="N21" s="4">
-        <v>2250222.0</v>
+        <v>5557222.0</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B22" s="2">
-        <v>414</v>
+        <v>507</v>
       </c>
       <c r="C22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D22" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3">
-        <v>152.13999999999999</v>
+        <v>70.63</v>
       </c>
       <c r="H22" s="3">
-        <v>1637.61999999999989</v>
+        <v>760.25</v>
       </c>
       <c r="I22" s="3">
-        <v>36.039999999999999</v>
+        <v>6.81</v>
       </c>
       <c r="J22" s="3">
-        <v>387.93000000000001</v>
+        <v>73.3</v>
       </c>
       <c r="K22" s="3">
-        <v>188.18000000000001</v>
+        <v>77.44</v>
       </c>
       <c r="L22" s="3">
-        <v>2025.54999999999995</v>
+        <v>833.55999999999995</v>
       </c>
       <c r="M22" s="4">
-        <v>3599.63000000000011</v>
+        <v>2699.5300000000002</v>
       </c>
       <c r="N22" s="4">
-        <v>7291222.0</v>
+        <v>2250222.0</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2">
         <v>4</v>
       </c>
       <c r="B23" s="2">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C23" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D23" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3">
-        <v>69.59999999999999</v>
+        <v>152.13999999999999</v>
       </c>
       <c r="H23" s="3">
-        <v>749.16999999999996</v>
+        <v>1637.61999999999989</v>
       </c>
       <c r="I23" s="3">
-        <v>7.37</v>
+        <v>36.039999999999999</v>
       </c>
       <c r="J23" s="3">
-        <v>79.33</v>
+        <v>387.93000000000001</v>
       </c>
       <c r="K23" s="3">
-        <v>76.97</v>
+        <v>188.18000000000001</v>
       </c>
       <c r="L23" s="3">
-        <v>828.5</v>
+        <v>2025.54999999999995</v>
       </c>
       <c r="M23" s="4">
-        <v>2649.63000000000011</v>
+        <v>3599.63000000000011</v>
       </c>
       <c r="N23" s="4">
-        <v>2195222.0</v>
+        <v>7291222.0</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="2">
         <v>4</v>
       </c>
       <c r="B24" s="2">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C24" s="2">
         <v>1</v>
       </c>
       <c r="D24" s="2">
         <v>1</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3">
-        <v>70.63</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H24" s="3">
-        <v>760.25</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I24" s="3">
-        <v>6.65</v>
+        <v>7.37</v>
       </c>
       <c r="J24" s="3">
-        <v>71.58</v>
+        <v>79.33</v>
       </c>
       <c r="K24" s="3">
-        <v>77.28</v>
+        <v>76.97</v>
       </c>
       <c r="L24" s="3">
-        <v>831.83000000000004</v>
+        <v>828.5</v>
       </c>
       <c r="M24" s="4">
-        <v>2649.84999999999991</v>
+        <v>2649.63000000000011</v>
       </c>
       <c r="N24" s="4">
-        <v>2204222.0</v>
+        <v>2195222.0</v>
       </c>
       <c r="O24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2">
         <v>4</v>
       </c>
       <c r="B25" s="2">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C25" s="2">
         <v>1</v>
       </c>
       <c r="D25" s="2">
         <v>1</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3">
-        <v>73.019999999999996</v>
+        <v>70.63</v>
       </c>
       <c r="H25" s="3">
-        <v>785.98000000000002</v>
+        <v>760.25</v>
       </c>
       <c r="I25" s="3">
-        <v>8.58</v>
+        <v>6.65</v>
       </c>
       <c r="J25" s="3">
-        <v>92.34999999999999</v>
+        <v>71.58</v>
       </c>
       <c r="K25" s="3">
-        <v>81.59999999999999</v>
+        <v>77.28</v>
       </c>
       <c r="L25" s="3">
-        <v>878.34000000000003</v>
+        <v>831.83000000000004</v>
       </c>
       <c r="M25" s="4">
-        <v>3000.23000000000002</v>
+        <v>2649.84999999999991</v>
       </c>
       <c r="N25" s="4">
-        <v>2635222.0</v>
+        <v>2204222.0</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="2">
         <v>4</v>
       </c>
       <c r="B26" s="2">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C26" s="2">
         <v>1</v>
       </c>
       <c r="D26" s="2">
         <v>1</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3">
-        <v>68.56999999999999</v>
+        <v>73.019999999999996</v>
       </c>
       <c r="H26" s="3">
-        <v>738.080000000000041</v>
+        <v>785.98000000000002</v>
       </c>
       <c r="I26" s="3">
-        <v>11.24</v>
+        <v>8.58</v>
       </c>
       <c r="J26" s="3">
-        <v>120.98999999999999</v>
+        <v>92.34999999999999</v>
       </c>
       <c r="K26" s="3">
-        <v>79.81</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="L26" s="3">
-        <v>859.07000000000005</v>
+        <v>878.34000000000003</v>
       </c>
       <c r="M26" s="4">
-        <v>2649.63999999999987</v>
+        <v>3000.23000000000002</v>
       </c>
       <c r="N26" s="4">
-        <v>2276222.0</v>
+        <v>2635222.0</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2">
         <v>4</v>
       </c>
       <c r="B27" s="2">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C27" s="2">
         <v>1</v>
       </c>
       <c r="D27" s="2">
         <v>1</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3">
-        <v>68.98</v>
+        <v>68.56999999999999</v>
       </c>
       <c r="H27" s="3">
-        <v>742.49000000000001</v>
+        <v>738.080000000000041</v>
       </c>
       <c r="I27" s="3">
-        <v>8.11</v>
+        <v>11.24</v>
       </c>
       <c r="J27" s="3">
-        <v>87.3</v>
+        <v>120.98999999999999</v>
       </c>
       <c r="K27" s="3">
-        <v>77.090000000000003</v>
+        <v>79.81</v>
       </c>
       <c r="L27" s="3">
-        <v>829.78999999999996</v>
+        <v>859.07000000000005</v>
       </c>
       <c r="M27" s="4">
-        <v>2649.13000000000011</v>
+        <v>2649.63999999999987</v>
       </c>
       <c r="N27" s="4">
-        <v>2198222.0</v>
+        <v>2276222.0</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="2">
         <v>4</v>
       </c>
       <c r="B28" s="2">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C28" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" s="2">
         <v>1</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3">
-        <v>109.12</v>
+        <v>68.98</v>
       </c>
       <c r="H28" s="3">
-        <v>1174.55999999999995</v>
+        <v>742.49000000000001</v>
       </c>
       <c r="I28" s="3">
-        <v>7.34</v>
+        <v>8.11</v>
       </c>
       <c r="J28" s="3">
-        <v>79.010000000000005</v>
+        <v>87.3</v>
       </c>
       <c r="K28" s="3">
-        <v>116.45999999999999</v>
+        <v>77.090000000000003</v>
       </c>
       <c r="L28" s="3">
-        <v>1253.56999999999994</v>
+        <v>829.78999999999996</v>
       </c>
       <c r="M28" s="4">
-        <v>3400.070000000000164</v>
+        <v>2649.13000000000011</v>
       </c>
       <c r="N28" s="4">
-        <v>4262222.0</v>
+        <v>2198222.0</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B29" s="2">
-        <v>317</v>
+        <v>404</v>
       </c>
       <c r="C29" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D29" s="2">
         <v>1</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3">
-        <v>72.90000000000001</v>
+        <v>109.12</v>
       </c>
       <c r="H29" s="3">
-        <v>784.69000000000005</v>
+        <v>1174.55999999999995</v>
       </c>
       <c r="I29" s="3">
-        <v>8.23</v>
+        <v>7.34</v>
       </c>
       <c r="J29" s="3">
-        <v>88.59</v>
+        <v>79.010000000000005</v>
       </c>
       <c r="K29" s="3">
-        <v>81.13</v>
+        <v>116.45999999999999</v>
       </c>
       <c r="L29" s="3">
-        <v>873.27999999999997</v>
+        <v>1253.56999999999994</v>
       </c>
       <c r="M29" s="4">
-        <v>2899.67000000000007</v>
+        <v>3400.070000000000164</v>
       </c>
       <c r="N29" s="4">
-        <v>2532222.0</v>
+        <v>4262222.0</v>
       </c>
       <c r="O29" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B30" s="2">
-        <v>316</v>
+        <v>405</v>
       </c>
       <c r="C30" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D30" s="2">
         <v>1</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3">
-        <v>70.33</v>
+        <v>120.89</v>
       </c>
       <c r="H30" s="3">
-        <v>757.029999999999973</v>
+        <v>1301.25</v>
       </c>
       <c r="I30" s="3">
-        <v>8.23</v>
+        <v>22.35</v>
       </c>
       <c r="J30" s="3">
-        <v>88.59</v>
+        <v>240.56999999999999</v>
       </c>
       <c r="K30" s="3">
-        <v>78.56</v>
+        <v>143.24000000000001</v>
       </c>
       <c r="L30" s="3">
-        <v>845.61000000000001</v>
+        <v>1541.81999999999994</v>
       </c>
       <c r="M30" s="4">
-        <v>2574.73999999999978</v>
+        <v>3400.019999999999982</v>
       </c>
       <c r="N30" s="4">
-        <v>2177222.0</v>
+        <v>5242222.0</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2">
         <v>3</v>
       </c>
       <c r="B31" s="2">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C31" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3">
-        <v>152.13999999999999</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="H31" s="3">
-        <v>1637.61999999999989</v>
+        <v>784.69000000000005</v>
       </c>
       <c r="I31" s="3">
-        <v>8.64</v>
+        <v>8.23</v>
       </c>
       <c r="J31" s="3">
-        <v>93.0</v>
+        <v>88.59</v>
       </c>
       <c r="K31" s="3">
-        <v>160.78</v>
+        <v>81.13</v>
       </c>
       <c r="L31" s="3">
-        <v>1730.61999999999989</v>
+        <v>873.27999999999997</v>
       </c>
       <c r="M31" s="4">
-        <v>3349.78999999999996</v>
+        <v>2899.67000000000007</v>
       </c>
       <c r="N31" s="4">
-        <v>5797222.0</v>
+        <v>2532222.0</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B32" s="2">
-        <v>402</v>
+        <v>316</v>
       </c>
       <c r="C32" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D32" s="2">
         <v>1</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3">
-        <v>111.019999999999996</v>
+        <v>70.33</v>
       </c>
       <c r="H32" s="3">
-        <v>1195.0099999999999909</v>
+        <v>757.029999999999973</v>
       </c>
       <c r="I32" s="3">
-        <v>7.28</v>
+        <v>8.23</v>
       </c>
       <c r="J32" s="3">
-        <v>78.36</v>
+        <v>88.59</v>
       </c>
       <c r="K32" s="3">
-        <v>118.3</v>
+        <v>78.56</v>
       </c>
       <c r="L32" s="3">
-        <v>1273.36999999999989</v>
+        <v>845.61000000000001</v>
       </c>
       <c r="M32" s="4">
-        <v>3399.80999999999995</v>
+        <v>2574.73999999999978</v>
       </c>
       <c r="N32" s="4">
-        <v>4329222.0</v>
+        <v>2177222.0</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2">
         <v>3</v>
       </c>
       <c r="B33" s="2">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="C33" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D33" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3">
-        <v>109.12</v>
+        <v>152.13999999999999</v>
       </c>
       <c r="H33" s="3">
-        <v>1174.55999999999995</v>
+        <v>1637.61999999999989</v>
       </c>
       <c r="I33" s="3">
-        <v>7.81</v>
+        <v>8.64</v>
       </c>
       <c r="J33" s="3">
-        <v>84.069999999999993</v>
+        <v>93.0</v>
       </c>
       <c r="K33" s="3">
-        <v>116.93000000000001</v>
+        <v>160.78</v>
       </c>
       <c r="L33" s="3">
-        <v>1258.61999999999989</v>
+        <v>1730.61999999999989</v>
       </c>
       <c r="M33" s="4">
-        <v>3349.88000000000011</v>
+        <v>3349.78999999999996</v>
       </c>
       <c r="N33" s="4">
-        <v>4216222.0</v>
+        <v>5797222.0</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B34" s="2">
-        <v>217</v>
+        <v>402</v>
       </c>
       <c r="C34" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D34" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3">
-        <v>152.13999999999999</v>
+        <v>111.019999999999996</v>
       </c>
       <c r="H34" s="3">
-        <v>1637.61999999999989</v>
+        <v>1195.0099999999999909</v>
       </c>
       <c r="I34" s="3">
-        <v>36.020000000000003</v>
+        <v>7.28</v>
       </c>
       <c r="J34" s="3">
-        <v>387.72000000000003</v>
+        <v>78.36</v>
       </c>
       <c r="K34" s="3">
-        <v>188.16</v>
+        <v>118.3</v>
       </c>
       <c r="L34" s="3">
-        <v>2025.33999999999992</v>
+        <v>1273.36999999999989</v>
       </c>
       <c r="M34" s="4">
-        <v>3499.76999999999998</v>
+        <v>3399.80999999999995</v>
       </c>
       <c r="N34" s="4">
-        <v>7088222.0</v>
+        <v>4329222.0</v>
       </c>
       <c r="O34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2">
         <v>3</v>
       </c>
       <c r="B35" s="2">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C35" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D35" s="2">
         <v>1</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3">
-        <v>70.63</v>
+        <v>109.12</v>
       </c>
       <c r="H35" s="3">
-        <v>760.25</v>
+        <v>1174.55999999999995</v>
       </c>
       <c r="I35" s="3">
-        <v>6.8</v>
+        <v>7.81</v>
       </c>
       <c r="J35" s="3">
-        <v>73.19</v>
+        <v>84.069999999999993</v>
       </c>
       <c r="K35" s="3">
-        <v>77.43000000000001</v>
+        <v>116.93000000000001</v>
       </c>
       <c r="L35" s="3">
-        <v>833.45000000000005</v>
+        <v>1258.61999999999989</v>
       </c>
       <c r="M35" s="4">
-        <v>2599.099999999999909</v>
+        <v>3349.88000000000011</v>
       </c>
       <c r="N35" s="4">
-        <v>2166222.0</v>
+        <v>4216222.0</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B36" s="2">
-        <v>306</v>
+        <v>217</v>
       </c>
       <c r="C36" s="2">
         <v>3</v>
       </c>
       <c r="D36" s="2">
         <v>2</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3">
-        <v>132.81999999999999</v>
+        <v>152.13999999999999</v>
       </c>
       <c r="H36" s="3">
-        <v>1429.66000000000008</v>
+        <v>1637.61999999999989</v>
       </c>
       <c r="I36" s="3">
-        <v>19.030000000000001</v>
+        <v>36.020000000000003</v>
       </c>
       <c r="J36" s="3">
-        <v>204.84</v>
+        <v>387.72000000000003</v>
       </c>
       <c r="K36" s="3">
-        <v>151.84999999999999</v>
+        <v>188.16</v>
       </c>
       <c r="L36" s="3">
-        <v>1634.5</v>
+        <v>2025.33999999999992</v>
       </c>
       <c r="M36" s="4">
-        <v>3299.61999999999989</v>
+        <v>3499.76999999999998</v>
       </c>
       <c r="N36" s="4">
-        <v>5393222.0</v>
+        <v>7088222.0</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2">
         <v>3</v>
       </c>
       <c r="B37" s="2">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="C37" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D37" s="2">
         <v>1</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3">
-        <v>118.88</v>
+        <v>70.63</v>
       </c>
       <c r="H37" s="3">
-        <v>1279.6099999999999</v>
+        <v>760.25</v>
       </c>
       <c r="I37" s="3">
-        <v>21.56</v>
+        <v>6.8</v>
       </c>
       <c r="J37" s="3">
-        <v>232.069999999999993</v>
+        <v>73.19</v>
       </c>
       <c r="K37" s="3">
-        <v>140.44</v>
+        <v>77.43000000000001</v>
       </c>
       <c r="L37" s="3">
-        <v>1511.68000000000006</v>
+        <v>833.45000000000005</v>
       </c>
       <c r="M37" s="4">
-        <v>2699.78999999999996</v>
+        <v>2599.099999999999909</v>
       </c>
       <c r="N37" s="4">
-        <v>4081222.0</v>
+        <v>2166222.0</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="2">
         <v>3</v>
       </c>
       <c r="B38" s="2">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C38" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D38" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3">
-        <v>110.81</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H38" s="3">
-        <v>1192.75</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I38" s="3">
-        <v>11.33</v>
+        <v>19.030000000000001</v>
       </c>
       <c r="J38" s="3">
-        <v>121.95999999999999</v>
+        <v>204.84</v>
       </c>
       <c r="K38" s="3">
-        <v>122.14</v>
+        <v>151.84999999999999</v>
       </c>
       <c r="L38" s="3">
-        <v>1314.70000000000005</v>
+        <v>1634.5</v>
       </c>
       <c r="M38" s="4">
-        <v>2600.0</v>
+        <v>3299.61999999999989</v>
       </c>
       <c r="N38" s="4">
-        <v>3418222.0</v>
+        <v>5393222.0</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2">
         <v>3</v>
       </c>
       <c r="B39" s="2">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C39" s="2">
         <v>2</v>
       </c>
       <c r="D39" s="2">
         <v>1</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3">
-        <v>118.81999999999999</v>
+        <v>118.88</v>
       </c>
       <c r="H39" s="3">
-        <v>1278.97000000000003</v>
+        <v>1279.6099999999999</v>
       </c>
       <c r="I39" s="3">
-        <v>23.11</v>
+        <v>21.56</v>
       </c>
       <c r="J39" s="3">
-        <v>248.75</v>
+        <v>232.069999999999993</v>
       </c>
       <c r="K39" s="3">
-        <v>141.93000000000001</v>
+        <v>140.44</v>
       </c>
       <c r="L39" s="3">
-        <v>1527.72000000000003</v>
+        <v>1511.68000000000006</v>
       </c>
       <c r="M39" s="4">
-        <v>2699.59000000000015</v>
+        <v>2699.78999999999996</v>
       </c>
       <c r="N39" s="4">
-        <v>4124222.0</v>
+        <v>4081222.0</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="2">
         <v>3</v>
       </c>
       <c r="B40" s="2">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C40" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D40" s="2">
         <v>1</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3">
-        <v>72.87</v>
+        <v>110.81</v>
       </c>
       <c r="H40" s="3">
-        <v>784.37</v>
+        <v>1192.75</v>
       </c>
       <c r="I40" s="3">
-        <v>8.33</v>
+        <v>11.33</v>
       </c>
       <c r="J40" s="3">
-        <v>89.66</v>
+        <v>121.95999999999999</v>
       </c>
       <c r="K40" s="3">
-        <v>81.2</v>
+        <v>122.14</v>
       </c>
       <c r="L40" s="3">
-        <v>874.029999999999973</v>
+        <v>1314.70000000000005</v>
       </c>
       <c r="M40" s="4">
-        <v>2574.53999999999996</v>
+        <v>2600.0</v>
       </c>
       <c r="N40" s="4">
-        <v>2250222.0</v>
+        <v>3418222.0</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2">
         <v>3</v>
       </c>
       <c r="B41" s="2">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C41" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D41" s="2">
         <v>1</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3">
-        <v>69.59999999999999</v>
+        <v>118.81999999999999</v>
       </c>
       <c r="H41" s="3">
-        <v>749.16999999999996</v>
+        <v>1278.97000000000003</v>
       </c>
       <c r="I41" s="3">
-        <v>6.88</v>
+        <v>23.11</v>
       </c>
       <c r="J41" s="3">
-        <v>74.060000000000002</v>
+        <v>248.75</v>
       </c>
       <c r="K41" s="3">
-        <v>76.48</v>
+        <v>141.93000000000001</v>
       </c>
       <c r="L41" s="3">
-        <v>823.22000000000003</v>
+        <v>1527.72000000000003</v>
       </c>
       <c r="M41" s="4">
-        <v>2599.82000000000016</v>
+        <v>2699.59000000000015</v>
       </c>
       <c r="N41" s="4">
-        <v>2140222.0</v>
+        <v>4124222.0</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B42" s="2">
-        <v>101</v>
+        <v>315</v>
       </c>
       <c r="C42" s="2">
         <v>1</v>
       </c>
       <c r="D42" s="2">
         <v>1</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3">
-        <v>65.25</v>
+        <v>72.87</v>
       </c>
       <c r="H42" s="3">
-        <v>702.35000000000002</v>
+        <v>784.37</v>
       </c>
       <c r="I42" s="3">
-        <v>34.25</v>
+        <v>8.33</v>
       </c>
       <c r="J42" s="3">
-        <v>368.56</v>
+        <v>89.66</v>
       </c>
       <c r="K42" s="3">
-        <v>99.48999999999999</v>
+        <v>81.2</v>
       </c>
       <c r="L42" s="3">
-        <v>1070.90000000000009</v>
+        <v>874.029999999999973</v>
       </c>
       <c r="M42" s="4">
-        <v>3199.38999999999987</v>
+        <v>2574.53999999999996</v>
       </c>
       <c r="N42" s="4">
-        <v>3426222.0</v>
+        <v>2250222.0</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B43" s="2">
-        <v>111</v>
+        <v>308</v>
       </c>
       <c r="C43" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D43" s="2">
         <v>1</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3">
-        <v>118.88</v>
+        <v>68.56999999999999</v>
       </c>
       <c r="H43" s="3">
-        <v>1279.6099999999999</v>
+        <v>738.080000000000041</v>
       </c>
       <c r="I43" s="3">
-        <v>68.79000000000001</v>
+        <v>5.63</v>
       </c>
       <c r="J43" s="3">
-        <v>740.45000000000005</v>
+        <v>60.6</v>
       </c>
       <c r="K43" s="3">
-        <v>187.66999999999999</v>
+        <v>74.2</v>
       </c>
       <c r="L43" s="3">
-        <v>2020.059999999999945</v>
+        <v>798.67999999999995</v>
       </c>
       <c r="M43" s="4">
-        <v>2600.0300000000002</v>
+        <v>2599.57000000000016</v>
       </c>
       <c r="N43" s="4">
-        <v>5252222.0</v>
+        <v>2076222.0</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B44" s="2">
-        <v>108</v>
+        <v>310</v>
       </c>
       <c r="C44" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D44" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3">
-        <v>132.81999999999999</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H44" s="3">
-        <v>1429.66000000000008</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I44" s="3">
-        <v>53.28</v>
+        <v>6.88</v>
       </c>
       <c r="J44" s="3">
-        <v>573.5</v>
+        <v>74.060000000000002</v>
       </c>
       <c r="K44" s="3">
-        <v>186.099999999999994</v>
+        <v>76.48</v>
       </c>
       <c r="L44" s="3">
-        <v>2003.16000000000008</v>
+        <v>823.22000000000003</v>
       </c>
       <c r="M44" s="4">
-        <v>3500.079999999999927</v>
+        <v>2599.82000000000016</v>
       </c>
       <c r="N44" s="4">
-        <v>7011222.0</v>
+        <v>2140222.0</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2">
         <v>1</v>
       </c>
       <c r="B45" s="2">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C45" s="2">
         <v>1</v>
       </c>
       <c r="D45" s="2">
         <v>1</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3">
-        <v>72.87</v>
+        <v>65.25</v>
       </c>
       <c r="H45" s="3">
-        <v>784.37</v>
+        <v>702.35000000000002</v>
       </c>
       <c r="I45" s="3">
-        <v>34.84</v>
+        <v>34.25</v>
       </c>
       <c r="J45" s="3">
-        <v>375.0099999999999909</v>
+        <v>368.56</v>
       </c>
       <c r="K45" s="3">
-        <v>107.70999999999999</v>
+        <v>99.48999999999999</v>
       </c>
       <c r="L45" s="3">
-        <v>1159.38000000000011</v>
+        <v>1070.90000000000009</v>
       </c>
       <c r="M45" s="4">
-        <v>2474.78999999999996</v>
+        <v>3199.38999999999987</v>
       </c>
       <c r="N45" s="4">
-        <v>2869222.0</v>
+        <v>3426222.0</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B46" s="2">
-        <v>204</v>
+        <v>111</v>
       </c>
       <c r="C46" s="2">
         <v>2</v>
       </c>
       <c r="D46" s="2">
         <v>1</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3">
-        <v>109.59</v>
+        <v>118.88</v>
       </c>
       <c r="H46" s="3">
-        <v>1179.61999999999989</v>
+        <v>1279.6099999999999</v>
       </c>
       <c r="I46" s="3">
-        <v>7.1</v>
+        <v>68.79000000000001</v>
       </c>
       <c r="J46" s="3">
-        <v>76.42</v>
+        <v>740.45000000000005</v>
       </c>
       <c r="K46" s="3">
-        <v>116.69</v>
+        <v>187.66999999999999</v>
       </c>
       <c r="L46" s="3">
-        <v>1256.039999999999964</v>
+        <v>2020.059999999999945</v>
       </c>
       <c r="M46" s="4">
-        <v>3299.42999999999984</v>
+        <v>2600.0300000000002</v>
       </c>
       <c r="N46" s="4">
-        <v>4144222.0</v>
+        <v>5252222.0</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2">
         <v>1</v>
       </c>
       <c r="B47" s="2">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C47" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D47" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3">
-        <v>110.81</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H47" s="3">
-        <v>1192.75</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I47" s="3">
-        <v>35.2</v>
+        <v>53.28</v>
       </c>
       <c r="J47" s="3">
-        <v>378.88999999999999</v>
+        <v>573.5</v>
       </c>
       <c r="K47" s="3">
-        <v>146.0099999999999909</v>
+        <v>186.099999999999994</v>
       </c>
       <c r="L47" s="3">
-        <v>1571.6400000000001</v>
+        <v>2003.16000000000008</v>
       </c>
       <c r="M47" s="4">
-        <v>2500.079999999999927</v>
+        <v>3500.079999999999927</v>
       </c>
       <c r="N47" s="4">
-        <v>3929222.0</v>
+        <v>7011222.0</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="2">
         <v>1</v>
       </c>
       <c r="B48" s="2">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C48" s="2">
         <v>1</v>
       </c>
       <c r="D48" s="2">
         <v>1</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3">
-        <v>69.31999999999999</v>
+        <v>72.87</v>
       </c>
       <c r="H48" s="3">
-        <v>746.14999999999998</v>
+        <v>784.37</v>
       </c>
       <c r="I48" s="3">
-        <v>24.16</v>
+        <v>34.84</v>
       </c>
       <c r="J48" s="3">
-        <v>260.060000000000002</v>
+        <v>375.0099999999999909</v>
       </c>
       <c r="K48" s="3">
-        <v>93.48</v>
+        <v>107.70999999999999</v>
       </c>
       <c r="L48" s="3">
-        <v>1006.21000000000004</v>
+        <v>1159.38000000000011</v>
       </c>
       <c r="M48" s="4">
-        <v>2499.69999999999982</v>
+        <v>2474.78999999999996</v>
       </c>
       <c r="N48" s="4">
-        <v>2515222.0</v>
+        <v>2869222.0</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" s="2">
-        <v>106</v>
+        <v>204</v>
       </c>
       <c r="C49" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D49" s="2">
         <v>1</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G49" s="3">
-        <v>79.45999999999999</v>
+        <v>109.59</v>
       </c>
       <c r="H49" s="3">
-        <v>855.29999999999995</v>
+        <v>1179.61999999999989</v>
       </c>
       <c r="I49" s="3">
-        <v>21.21</v>
+        <v>7.1</v>
       </c>
       <c r="J49" s="3">
-        <v>228.30000000000001</v>
+        <v>76.42</v>
       </c>
       <c r="K49" s="3">
-        <v>100.67</v>
+        <v>116.69</v>
       </c>
       <c r="L49" s="3">
-        <v>1083.59999999999991</v>
+        <v>1256.039999999999964</v>
       </c>
       <c r="M49" s="4">
-        <v>3199.7199999999998</v>
+        <v>3299.42999999999984</v>
       </c>
       <c r="N49" s="4">
-        <v>3467222.0</v>
+        <v>4144222.0</v>
       </c>
       <c r="O49" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="2">
         <v>1</v>
       </c>
       <c r="B50" s="2">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C50" s="2">
         <v>2</v>
       </c>
       <c r="D50" s="2">
         <v>1</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3">
-        <v>118.81999999999999</v>
+        <v>110.81</v>
       </c>
       <c r="H50" s="3">
-        <v>1278.97000000000003</v>
+        <v>1192.75</v>
       </c>
       <c r="I50" s="3">
-        <v>87.77</v>
+        <v>35.2</v>
       </c>
       <c r="J50" s="3">
-        <v>944.75</v>
+        <v>378.88999999999999</v>
       </c>
       <c r="K50" s="3">
-        <v>206.59</v>
+        <v>146.0099999999999909</v>
       </c>
       <c r="L50" s="3">
-        <v>2223.7199999999998</v>
+        <v>1571.6400000000001</v>
       </c>
       <c r="M50" s="4">
-        <v>2599.80000000000018</v>
+        <v>2500.079999999999927</v>
       </c>
       <c r="N50" s="4">
-        <v>5781222.0</v>
+        <v>3929222.0</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2">
         <v>1</v>
       </c>
       <c r="B51" s="2">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C51" s="2">
         <v>1</v>
       </c>
       <c r="D51" s="2">
         <v>1</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G51" s="3">
-        <v>77.55</v>
+        <v>69.31999999999999</v>
       </c>
       <c r="H51" s="3">
-        <v>834.74000000000001</v>
+        <v>746.14999999999998</v>
       </c>
       <c r="I51" s="3">
-        <v>19.75</v>
+        <v>24.16</v>
       </c>
       <c r="J51" s="3">
-        <v>212.59</v>
+        <v>260.060000000000002</v>
       </c>
       <c r="K51" s="3">
-        <v>97.3</v>
+        <v>93.48</v>
       </c>
       <c r="L51" s="3">
-        <v>1047.32999999999993</v>
+        <v>1006.21000000000004</v>
       </c>
       <c r="M51" s="4">
-        <v>3199.7800000000002</v>
+        <v>2499.69999999999982</v>
       </c>
       <c r="N51" s="4">
-        <v>3351222.0</v>
+        <v>2515222.0</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="2">
         <v>1</v>
       </c>
       <c r="B52" s="2">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C52" s="2">
         <v>1</v>
       </c>
       <c r="D52" s="2">
         <v>1</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G52" s="3">
-        <v>73.0</v>
+        <v>79.45999999999999</v>
       </c>
       <c r="H52" s="3">
-        <v>785.76999999999998</v>
+        <v>855.29999999999995</v>
       </c>
       <c r="I52" s="3">
-        <v>37.84</v>
+        <v>21.21</v>
       </c>
       <c r="J52" s="3">
-        <v>407.31</v>
+        <v>228.30000000000001</v>
       </c>
       <c r="K52" s="3">
-        <v>110.84</v>
+        <v>100.67</v>
       </c>
       <c r="L52" s="3">
-        <v>1193.069999999999936</v>
+        <v>1083.59999999999991</v>
       </c>
       <c r="M52" s="4">
-        <v>3199.5</v>
+        <v>3199.7199999999998</v>
       </c>
       <c r="N52" s="4">
-        <v>3817222.0</v>
+        <v>3467222.0</v>
       </c>
       <c r="O52" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B53" s="2">
-        <v>303</v>
+        <v>112</v>
       </c>
       <c r="C53" s="2">
         <v>2</v>
       </c>
       <c r="D53" s="2">
         <v>1</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3">
-        <v>109.34999999999999</v>
+        <v>118.81999999999999</v>
       </c>
       <c r="H53" s="3">
-        <v>1177.029999999999973</v>
+        <v>1278.97000000000003</v>
       </c>
       <c r="I53" s="3">
-        <v>7.08</v>
+        <v>87.77</v>
       </c>
       <c r="J53" s="3">
-        <v>76.20999999999999</v>
+        <v>944.75</v>
       </c>
       <c r="K53" s="3">
-        <v>116.43000000000001</v>
+        <v>206.59</v>
       </c>
       <c r="L53" s="3">
-        <v>1253.24000000000001</v>
+        <v>2223.7199999999998</v>
       </c>
       <c r="M53" s="4">
-        <v>3349.88999999999987</v>
+        <v>2599.80000000000018</v>
       </c>
       <c r="N53" s="4">
-        <v>4198222.0</v>
+        <v>5781222.0</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B54" s="2">
-        <v>206</v>
+        <v>102</v>
       </c>
       <c r="C54" s="2">
         <v>1</v>
       </c>
       <c r="D54" s="2">
         <v>1</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G54" s="3">
-        <v>70.63</v>
+        <v>77.55</v>
       </c>
       <c r="H54" s="3">
-        <v>760.25</v>
+        <v>834.74000000000001</v>
       </c>
       <c r="I54" s="3">
-        <v>6.64</v>
+        <v>19.75</v>
       </c>
       <c r="J54" s="3">
-        <v>71.47</v>
+        <v>212.59</v>
       </c>
       <c r="K54" s="3">
-        <v>77.27</v>
+        <v>97.3</v>
       </c>
       <c r="L54" s="3">
-        <v>831.73000000000002</v>
+        <v>1047.32999999999993</v>
       </c>
       <c r="M54" s="4">
-        <v>2549.17000000000007</v>
+        <v>3199.7800000000002</v>
       </c>
       <c r="N54" s="4">
-        <v>2120222.0</v>
+        <v>3351222.0</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B55" s="2">
-        <v>205</v>
+        <v>103</v>
       </c>
       <c r="C55" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D55" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3">
-        <v>132.81999999999999</v>
+        <v>73.0</v>
       </c>
       <c r="H55" s="3">
-        <v>1429.66000000000008</v>
+        <v>785.76999999999998</v>
       </c>
       <c r="I55" s="3">
-        <v>22.2</v>
+        <v>37.84</v>
       </c>
       <c r="J55" s="3">
-        <v>238.96000000000001</v>
+        <v>407.31</v>
       </c>
       <c r="K55" s="3">
-        <v>155.02000000000001</v>
+        <v>110.84</v>
       </c>
       <c r="L55" s="3">
-        <v>1668.61999999999989</v>
+        <v>1193.069999999999936</v>
       </c>
       <c r="M55" s="4">
-        <v>3299.86999999999989</v>
+        <v>3199.5</v>
       </c>
       <c r="N55" s="4">
-        <v>5506222.0</v>
+        <v>3817222.0</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B56" s="2">
-        <v>213</v>
+        <v>303</v>
       </c>
       <c r="C56" s="2">
         <v>2</v>
       </c>
       <c r="D56" s="2">
         <v>1</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3">
-        <v>118.81999999999999</v>
+        <v>109.34999999999999</v>
       </c>
       <c r="H56" s="3">
-        <v>1278.97000000000003</v>
+        <v>1177.029999999999973</v>
       </c>
       <c r="I56" s="3">
-        <v>29.89</v>
+        <v>7.08</v>
       </c>
       <c r="J56" s="3">
-        <v>321.73000000000002</v>
+        <v>76.20999999999999</v>
       </c>
       <c r="K56" s="3">
-        <v>148.71000000000001</v>
+        <v>116.43000000000001</v>
       </c>
       <c r="L56" s="3">
-        <v>1600.70000000000005</v>
+        <v>1253.24000000000001</v>
       </c>
       <c r="M56" s="4">
-        <v>2649.59999999999991</v>
+        <v>3349.88999999999987</v>
       </c>
       <c r="N56" s="4">
-        <v>4241222.0</v>
+        <v>4198222.0</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2">
         <v>2</v>
       </c>
       <c r="B57" s="2">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C57" s="2">
         <v>1</v>
       </c>
       <c r="D57" s="2">
         <v>1</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3">
-        <v>69.59999999999999</v>
+        <v>70.63</v>
       </c>
       <c r="H57" s="3">
-        <v>749.16999999999996</v>
+        <v>760.25</v>
       </c>
       <c r="I57" s="3">
-        <v>7.36</v>
+        <v>6.64</v>
       </c>
       <c r="J57" s="3">
-        <v>79.22</v>
+        <v>71.47</v>
       </c>
       <c r="K57" s="3">
-        <v>76.95999999999999</v>
+        <v>77.27</v>
       </c>
       <c r="L57" s="3">
-        <v>828.38999999999999</v>
+        <v>831.73000000000002</v>
       </c>
       <c r="M57" s="4">
-        <v>2549.78999999999996</v>
+        <v>2549.17000000000007</v>
       </c>
       <c r="N57" s="4">
-        <v>2112222.0</v>
+        <v>2120222.0</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="2">
         <v>2</v>
       </c>
       <c r="B58" s="2">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C58" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D58" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3">
-        <v>68.98</v>
+        <v>132.81999999999999</v>
       </c>
       <c r="H58" s="3">
-        <v>742.49000000000001</v>
+        <v>1429.66000000000008</v>
       </c>
       <c r="I58" s="3">
-        <v>8.12</v>
+        <v>22.2</v>
       </c>
       <c r="J58" s="3">
-        <v>87.40000000000001</v>
+        <v>238.96000000000001</v>
       </c>
       <c r="K58" s="3">
-        <v>77.099999999999994</v>
+        <v>155.02000000000001</v>
       </c>
       <c r="L58" s="3">
-        <v>829.89999999999998</v>
+        <v>1668.61999999999989</v>
       </c>
       <c r="M58" s="4">
-        <v>2549.9699999999998</v>
+        <v>3299.86999999999989</v>
       </c>
       <c r="N58" s="4">
-        <v>2116222.0</v>
+        <v>5506222.0</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2">
         <v>2</v>
       </c>
       <c r="B59" s="2">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C59" s="2">
         <v>2</v>
       </c>
       <c r="D59" s="2">
         <v>1</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3">
-        <v>118.88</v>
+        <v>118.81999999999999</v>
       </c>
       <c r="H59" s="3">
-        <v>1279.6099999999999</v>
+        <v>1278.97000000000003</v>
       </c>
       <c r="I59" s="3">
-        <v>23.69</v>
+        <v>29.89</v>
       </c>
       <c r="J59" s="3">
-        <v>255.0</v>
+        <v>321.73000000000002</v>
       </c>
       <c r="K59" s="3">
-        <v>142.56999999999999</v>
+        <v>148.71000000000001</v>
       </c>
       <c r="L59" s="3">
-        <v>1534.6099999999999</v>
+        <v>1600.70000000000005</v>
       </c>
       <c r="M59" s="4">
-        <v>2649.67999999999984</v>
+        <v>2649.59999999999991</v>
       </c>
       <c r="N59" s="4">
-        <v>4066222.0</v>
+        <v>4241222.0</v>
       </c>
       <c r="O59" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="2">
         <v>2</v>
       </c>
       <c r="B60" s="2">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C60" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D60" s="2">
         <v>1</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3">
-        <v>110.81</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="H60" s="3">
-        <v>1192.75</v>
+        <v>749.16999999999996</v>
       </c>
       <c r="I60" s="3">
-        <v>11.25</v>
+        <v>7.36</v>
       </c>
       <c r="J60" s="3">
-        <v>121.090000000000003</v>
+        <v>79.22</v>
       </c>
       <c r="K60" s="3">
-        <v>122.060000000000002</v>
+        <v>76.95999999999999</v>
       </c>
       <c r="L60" s="3">
-        <v>1313.83999999999992</v>
+        <v>828.38999999999999</v>
       </c>
       <c r="M60" s="4">
-        <v>2549.94999999999982</v>
+        <v>2549.78999999999996</v>
       </c>
       <c r="N60" s="4">
-        <v>3350222.0</v>
+        <v>2112222.0</v>
       </c>
       <c r="O60" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2">
         <v>2</v>
       </c>
       <c r="B61" s="2">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C61" s="2">
         <v>1</v>
       </c>
       <c r="D61" s="2">
         <v>1</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3">
-        <v>68.56999999999999</v>
+        <v>68.98</v>
       </c>
       <c r="H61" s="3">
-        <v>738.080000000000041</v>
+        <v>742.49000000000001</v>
       </c>
       <c r="I61" s="3">
-        <v>11.24</v>
+        <v>8.12</v>
       </c>
       <c r="J61" s="3">
-        <v>120.98999999999999</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="K61" s="3">
-        <v>79.81</v>
+        <v>77.099999999999994</v>
       </c>
       <c r="L61" s="3">
-        <v>859.07000000000005</v>
+        <v>829.89999999999998</v>
       </c>
       <c r="M61" s="4">
-        <v>2549.5300000000002</v>
+        <v>2549.9699999999998</v>
       </c>
       <c r="N61" s="4">
-        <v>2190222.0</v>
+        <v>2116222.0</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="2">
         <v>2</v>
       </c>
       <c r="B62" s="2">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C62" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D62" s="2">
         <v>1</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3">
-        <v>72.88</v>
+        <v>118.88</v>
       </c>
       <c r="H62" s="3">
-        <v>784.47000000000003</v>
+        <v>1279.6099999999999</v>
       </c>
       <c r="I62" s="3">
-        <v>8.49</v>
+        <v>23.69</v>
       </c>
       <c r="J62" s="3">
-        <v>91.39</v>
+        <v>255.0</v>
       </c>
       <c r="K62" s="3">
-        <v>81.37</v>
+        <v>142.56999999999999</v>
       </c>
       <c r="L62" s="3">
-        <v>875.86000000000001</v>
+        <v>1534.6099999999999</v>
       </c>
       <c r="M62" s="4">
-        <v>2524.63000000000011</v>
+        <v>2649.67999999999984</v>
       </c>
       <c r="N62" s="4">
-        <v>2211222.0</v>
+        <v>4066222.0</v>
       </c>
       <c r="O62" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2">
         <v>2</v>
       </c>
       <c r="B63" s="2">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C63" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D63" s="2">
         <v>1</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3">
-        <v>72.90000000000001</v>
+        <v>110.81</v>
       </c>
       <c r="H63" s="3">
-        <v>784.69000000000005</v>
+        <v>1192.75</v>
       </c>
       <c r="I63" s="3">
-        <v>8.65</v>
+        <v>11.25</v>
       </c>
       <c r="J63" s="3">
-        <v>93.11</v>
+        <v>121.090000000000003</v>
       </c>
       <c r="K63" s="3">
-        <v>81.55</v>
+        <v>122.060000000000002</v>
       </c>
       <c r="L63" s="3">
-        <v>877.79999999999995</v>
+        <v>1313.83999999999992</v>
       </c>
       <c r="M63" s="4">
-        <v>2799.30000000000018</v>
+        <v>2549.94999999999982</v>
       </c>
       <c r="N63" s="4">
-        <v>2457222.0</v>
+        <v>3350222.0</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="2">
         <v>2</v>
       </c>
       <c r="B64" s="2">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C64" s="2">
         <v>1</v>
       </c>
       <c r="D64" s="2">
         <v>1</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3">
+        <v>68.56999999999999</v>
+      </c>
+      <c r="H64" s="3">
+        <v>738.080000000000041</v>
+      </c>
+      <c r="I64" s="3">
+        <v>11.24</v>
+      </c>
+      <c r="J64" s="3">
+        <v>120.98999999999999</v>
+      </c>
+      <c r="K64" s="3">
+        <v>79.81</v>
+      </c>
+      <c r="L64" s="3">
+        <v>859.07000000000005</v>
+      </c>
+      <c r="M64" s="4">
+        <v>2549.5300000000002</v>
+      </c>
+      <c r="N64" s="4">
+        <v>2190222.0</v>
+      </c>
+      <c r="O64" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" s="2">
+        <v>2</v>
+      </c>
+      <c r="B65" s="2">
+        <v>214</v>
+      </c>
+      <c r="C65" s="2">
+        <v>1</v>
+      </c>
+      <c r="D65" s="2">
+        <v>1</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3">
+        <v>72.88</v>
+      </c>
+      <c r="H65" s="3">
+        <v>784.47000000000003</v>
+      </c>
+      <c r="I65" s="3">
+        <v>8.49</v>
+      </c>
+      <c r="J65" s="3">
+        <v>91.39</v>
+      </c>
+      <c r="K65" s="3">
+        <v>81.37</v>
+      </c>
+      <c r="L65" s="3">
+        <v>875.86000000000001</v>
+      </c>
+      <c r="M65" s="4">
+        <v>2524.63000000000011</v>
+      </c>
+      <c r="N65" s="4">
+        <v>2211222.0</v>
+      </c>
+      <c r="O65" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" s="2">
+        <v>2</v>
+      </c>
+      <c r="B66" s="2">
+        <v>216</v>
+      </c>
+      <c r="C66" s="2">
+        <v>1</v>
+      </c>
+      <c r="D66" s="2">
+        <v>1</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="3">
+        <v>72.90000000000001</v>
+      </c>
+      <c r="H66" s="3">
+        <v>784.69000000000005</v>
+      </c>
+      <c r="I66" s="3">
+        <v>8.65</v>
+      </c>
+      <c r="J66" s="3">
+        <v>93.11</v>
+      </c>
+      <c r="K66" s="3">
+        <v>81.55</v>
+      </c>
+      <c r="L66" s="3">
+        <v>877.79999999999995</v>
+      </c>
+      <c r="M66" s="4">
+        <v>2799.30000000000018</v>
+      </c>
+      <c r="N66" s="4">
+        <v>2457222.0</v>
+      </c>
+      <c r="O66" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" s="2">
+        <v>2</v>
+      </c>
+      <c r="B67" s="2">
+        <v>210</v>
+      </c>
+      <c r="C67" s="2">
+        <v>1</v>
+      </c>
+      <c r="D67" s="2">
+        <v>1</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="3">
         <v>69.33</v>
       </c>
-      <c r="H64" s="3">
+      <c r="H67" s="3">
         <v>746.25999999999999</v>
       </c>
-      <c r="I64" s="3">
+      <c r="I67" s="3">
         <v>5.97</v>
       </c>
-      <c r="J64" s="3">
+      <c r="J67" s="3">
         <v>64.26000000000001</v>
       </c>
-      <c r="K64" s="3">
+      <c r="K67" s="3">
         <v>75.3</v>
       </c>
-      <c r="L64" s="3">
+      <c r="L67" s="3">
         <v>810.51999999999998</v>
       </c>
-      <c r="M64" s="4">
+      <c r="M67" s="4">
         <v>2549.25</v>
       </c>
-      <c r="N64" s="4">
+      <c r="N67" s="4">
         <v>2066222.0</v>
       </c>
-      <c r="O64" s="2" t="s">
+      <c r="O67" s="2" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="I1:J1"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="M1:M2"/>
     <mergeCell ref="N1:N2"/>
     <mergeCell ref="O1:O2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>